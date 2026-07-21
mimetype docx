--- v0 (2025-11-03)
+++ v1 (2026-07-21)
@@ -1,293 +1,268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00BC6934" w:rsidRDefault="00BC6934" w:rsidP="00BC6934">
-[...9 lines deleted...]
-    <w:p w:rsidR="00EF52D4" w:rsidRDefault="00EF52D4" w:rsidP="00BC6934">
+    <w:p w14:paraId="668E4402" w14:textId="77777777" w:rsidR="00D41F55" w:rsidRDefault="00D41F55" w:rsidP="00A91693">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRDefault="00BC6934" w:rsidP="00BC6934">
+    <w:p w14:paraId="7FBFBAC0" w14:textId="6BF26C14" w:rsidR="001D69C8" w:rsidRPr="00D41F55" w:rsidRDefault="00BC6934" w:rsidP="00BC6934">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC6934">
+      <w:r w:rsidRPr="00D41F55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">REQUERIMENTO DE </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>REQUERIMENTO DE</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41F55" w:rsidRPr="00D41F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF52D4" w:rsidRPr="00D41F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANTECIPAÇÃO DE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>COLAÇÃO DE GRAU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D69C8" w:rsidRPr="00BC6934" w:rsidRDefault="00EF52D4" w:rsidP="00BC6934">
+    <w:p w14:paraId="796C54BA" w14:textId="77777777" w:rsidR="00EF52D4" w:rsidRDefault="00EF52D4" w:rsidP="00801D1E">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BFB62E0" w14:textId="336AA93F" w:rsidR="00492F96" w:rsidRPr="00801D1E" w:rsidRDefault="00E47C2A" w:rsidP="00801D1E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>COLAÇÃO DE GRAU</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>À</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4C3B" w:rsidRPr="00801D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00960531" w:rsidRPr="00801D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Divisão de Gestão e Registro Acadêmico</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D69C8" w:rsidRPr="00BC6934" w:rsidRDefault="001D69C8" w:rsidP="00BC6934">
+    <w:p w14:paraId="060CF63B" w14:textId="77777777" w:rsidR="001D69C8" w:rsidRPr="00801D1E" w:rsidRDefault="001D69C8" w:rsidP="00801D1E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF52D4" w:rsidRDefault="00EF52D4" w:rsidP="00801D1E">
-[...53 lines deleted...]
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="001D69C8" w:rsidP="00E92926">
+    <w:p w14:paraId="3A4EFA85" w14:textId="3A7E616A" w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="001D69C8" w:rsidP="00E92926">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eu, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1635143024"/>
           <w:placeholder>
             <w:docPart w:val="4A3820211132434FBEE7FDEA0715141B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
           <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Nome</w:t>
           </w:r>
           <w:r w:rsidR="00225647">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> completo</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="0"/>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BC6934" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>número UFSCar</w:t>
       </w:r>
       <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="434023424"/>
           <w:placeholder>
             <w:docPart w:val="F75FAD3CDCC7478B999F0177E81A8E39"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>RA</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BC6934" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -333,114 +308,120 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidR="00BC6934" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no curso de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-460728082"/>
           <w:placeholder>
             <w:docPart w:val="48A9C962C8D84B2AAC91CB793F618F83"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Nome completo do curso</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F614EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no campus </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1818259580"/>
           <w:placeholder>
             <w:docPart w:val="D2DBB7AE48394216AB70DFDC55CDC538"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F614EA" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Nome </w:t>
           </w:r>
           <w:r w:rsidR="00F614EA">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>do Campus</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="00A00BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00BC6934" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tendo </w:t>
       </w:r>
       <w:r w:rsidR="00801D1E" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">em vista a </w:t>
       </w:r>
       <w:r w:rsidR="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>integralização de todas as exigências previstas no projeto pedagógico do meu curso</w:t>
       </w:r>
       <w:r w:rsidR="00801D1E" w:rsidRPr="00801D1E">
@@ -451,944 +432,1387 @@
         </w:rPr>
         <w:t xml:space="preserve"> n</w:t>
       </w:r>
       <w:r w:rsidR="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o presente</w:t>
       </w:r>
       <w:r w:rsidR="00801D1E" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> período</w:t>
       </w:r>
       <w:r w:rsidR="00BC6934" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, venho requerer a colação de grau </w:t>
+        <w:t>, venho requerer a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antecipação da</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6934" w:rsidRPr="00801D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> colação de grau </w:t>
       </w:r>
       <w:r w:rsidR="00801D1E" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">em face </w:t>
       </w:r>
       <w:r w:rsidR="00BC6934" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-592786685"/>
           <w:placeholder>
             <w:docPart w:val="A2414C36B27D47BAB7E1BCB4CDE8710C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009153C4" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:r w:rsidR="009153C4" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Justificar se foi a</w:t>
+            <w:t xml:space="preserve">Justificar se foi </w:t>
+          </w:r>
+          <w:r w:rsidR="007C2A01">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>convocação</w:t>
           </w:r>
           <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>provação em Concurso Público, Contratação por empresa pública ou privada, Aprovação em curso de pós-graduação etc</w:t>
+            <w:t xml:space="preserve"> em Concurso Público</w:t>
+          </w:r>
+          <w:r w:rsidR="007C2A01">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> ou</w:t>
+          </w:r>
+          <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="007C2A01">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>a</w:t>
+          </w:r>
+          <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">provação em curso de </w:t>
+          </w:r>
+          <w:r w:rsidR="007C2A01">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>P</w:t>
+          </w:r>
+          <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>ós-</w:t>
+          </w:r>
+          <w:r w:rsidR="007C2A01">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>G</w:t>
+          </w:r>
+          <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>raduação</w:t>
           </w:r>
           <w:r w:rsidR="009153C4" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>, além dos prazos para apresentação do certificado de colação de grau</w:t>
+            <w:t>, além dos prazos para apresentação d</w:t>
+          </w:r>
+          <w:r w:rsidR="007C2A01">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>a</w:t>
+          </w:r>
+          <w:r w:rsidR="009153C4" w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="007C2A01">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">declaração de </w:t>
+          </w:r>
+          <w:r w:rsidR="009153C4" w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>co</w:t>
+          </w:r>
+          <w:r w:rsidR="007C2A01">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>nclusão</w:t>
+          </w:r>
+          <w:r w:rsidR="009153C4" w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de </w:t>
+          </w:r>
+          <w:r w:rsidR="007C2A01">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>curso</w:t>
           </w:r>
           <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BC6934" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
+    <w:p w14:paraId="02ED85EE" w14:textId="77777777" w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
+    <w:p w14:paraId="6D37A51E" w14:textId="77777777" w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anexar ao requerimento um dos seguintes documentos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
+    <w:p w14:paraId="0AC66FCF" w14:textId="2927C331" w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="007C2A01" w:rsidP="00801D1E">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> em concurso público (portaria de nomeação)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Convocação</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6934" w:rsidRPr="00801D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em concurso público</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
+    <w:p w14:paraId="624F77BB" w14:textId="5B27E91E" w:rsidR="00BC6934" w:rsidRDefault="007C2A01" w:rsidP="00BC6934">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> por empresa pública ou privada (carta de intenção de contratação)</w:t>
+      <w:r w:rsidRPr="00A00BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aprovação em curso de Pós-Graduação</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
+    <w:p w14:paraId="63A1D02D" w14:textId="77777777" w:rsidR="00A00BA7" w:rsidRDefault="00A00BA7" w:rsidP="00A00BA7">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:numPr>
-[...30 lines deleted...]
-      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRDefault="00BC6934" w:rsidP="00BC6934">
+    <w:p w14:paraId="3C63F3D5" w14:textId="77777777" w:rsidR="00A00BA7" w:rsidRPr="00A00BA7" w:rsidRDefault="00A00BA7" w:rsidP="00A00BA7">
       <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
+    <w:p w14:paraId="1DB11AB3" w14:textId="77777777" w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>São Carlos,</w:t>
       </w:r>
       <w:r w:rsidR="009153C4" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1143465811"/>
           <w:placeholder>
             <w:docPart w:val="2B12D7F8E14F4988B7EA66969EC64BC3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009153C4" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>dia</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1793402945"/>
           <w:placeholder>
             <w:docPart w:val="E3890A3A3DC84EF09670AC3A6585CDCD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AF6C41">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>mês</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AF6C41" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="674698198"/>
           <w:placeholder>
             <w:docPart w:val="4C282F40DF8744F79A208F98973E1F10"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E92926">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>ano</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009153C4" w:rsidRDefault="009153C4" w:rsidP="00801D1E">
+    <w:p w14:paraId="2E5A0FBB" w14:textId="77777777" w:rsidR="009153C4" w:rsidRDefault="009153C4" w:rsidP="00801D1E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00801D1E" w:rsidRPr="00801D1E" w:rsidRDefault="00801D1E" w:rsidP="00801D1E">
+    <w:p w14:paraId="501A5672" w14:textId="77777777" w:rsidR="00801D1E" w:rsidRPr="00801D1E" w:rsidRDefault="00801D1E" w:rsidP="00801D1E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
+    <w:p w14:paraId="1D732144" w14:textId="77777777" w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
+    <w:p w14:paraId="64CFFCFA" w14:textId="77777777" w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Assinatura do requerente</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
+    <w:p w14:paraId="1A28E368" w14:textId="77777777" w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF52D4" w:rsidRDefault="00EF52D4" w:rsidP="00801D1E">
+    <w:p w14:paraId="2DA8C56E" w14:textId="77777777" w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00801D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dados de contato do requerente:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00EF52D4" w:rsidRDefault="00EF52D4" w:rsidP="00801D1E">
-[...40 lines deleted...]
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
+    <w:p w14:paraId="3EAACCBA" w14:textId="77777777" w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telefone:</w:t>
       </w:r>
       <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1606074771"/>
           <w:placeholder>
             <w:docPart w:val="8D17DE6FED67462CBD6BA9BC037BC9DE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="009153C4" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>DDD e número</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidRDefault="00BC6934" w:rsidP="00801D1E">
+    <w:p w14:paraId="397CC527" w14:textId="77777777" w:rsidR="00BC6934" w:rsidRDefault="00532410" w:rsidP="00801D1E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00801D1E">
+      <w:r w:rsidRPr="00532410">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02A42AE2" wp14:editId="6F0DDF0A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>5715</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>725170</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6086475" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="17780"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Caixa de Texto 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6086475" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="642C9F2A" w14:textId="77777777" w:rsidR="003833CE" w:rsidRPr="003833CE" w:rsidRDefault="003833CE" w:rsidP="00532410">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003833CE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>ATENÇÃO</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1EE30506" w14:textId="77777777" w:rsidR="00532410" w:rsidRPr="003833CE" w:rsidRDefault="00532410" w:rsidP="00532410">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003833CE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">A colação de grau poderá ser agendada </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003833CE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">apenas </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005B6926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>quando</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003833CE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> todas as notas </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005B6926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>restantes</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003833CE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> para integralização do curso</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003833CE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> estiverem digitadas pelos docentes no SIGA</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003833CE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> e o estudante estiver regular perante o ENADE.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="02A42AE2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.45pt;margin-top:57.1pt;width:479.25pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1dt4XEgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC92IidtrThVly7T&#10;pO6H1O0POGMco2GOAYmd/fU7SJpG3fYyjQcE3PHl7nPH8nbsNdtL5xWaik8nOWfSCGyU2Vb829fN&#10;m2vOfADTgEYjK36Qnt+uXr9aDraUM+xQN9IxEjG+HGzFuxBsmWVedLIHP0ErDRlbdD0E2rpt1jgY&#10;SL3X2SzPF9mArrEOhfSeTu+PRr5K+m0rRfjctl4GpitOsYU0uzTXcc5WSyi3DmynxCkM+IcoelCG&#10;Hj1L3UMAtnPqN6leCYce2zAR2GfYtkrIlANlM81fZPPYgZUpF4Lj7RmT/3+y4tP+0X5xLIxvcaQC&#10;piS8fUDx3TOD6w7MVt45h0MnoaGHpxFZNlhfnq5G1L70UaQePmJDRYZdwCQ0tq6PVChPRupUgMMZ&#10;uhwDE3S4yK8XxdWcM0G2aZEXi1kqSwbl03XrfHgvsWdxUXFHVU3ysH/wIYYD5ZNLfM2jVs1GaZ02&#10;bluvtWN7oA7YpJEyeOGmDRsqfjOfzY8E/iqRp/EniV4FamWt+opfn52gjNzemSY1WgClj2sKWZsT&#10;yMjuSDGM9UiOEWiNzYGQOjy2LH0xWnTofnI2ULtW3P/YgZOc6Q+GynIzLYrY32lTzK+IIXOXlvrS&#10;AkaQVMUDZ8flOqQ/kYDZOyrfRiWwz5GcYqU2TLxPXyb2+eU+eT1/7NUvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAYW8+fN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6gUVB5Kg&#10;JsRBLRKnnkjp3cRLEjVep7GB8PfdnspxdkYzb4vNZHtxwdF3jhQs5hEIpNqZjhoFh8/dyysIHzQZ&#10;3TtCBTf0sCkfHwqdG3elPV6q0AguIZ9rBW0IQy6lr1u02s/dgMTeyY1WB5ZjI82or1xue7mMopW0&#10;uiNeaPWA2xbr7+psFax+qnj28WVmtL/t3sfapmZ7SJV6fpre1iACTuE/DH/4jA4lMx3dmYwXvYKM&#10;c3xdJEsQbGdploA4KojjNAFZFvL+gfIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtXbe&#10;FxICAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;YW8+fN0AAAAIAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="642C9F2A" w14:textId="77777777" w:rsidR="003833CE" w:rsidRPr="003833CE" w:rsidRDefault="003833CE" w:rsidP="00532410">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003833CE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>ATENÇÃO</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1EE30506" w14:textId="77777777" w:rsidR="00532410" w:rsidRPr="003833CE" w:rsidRDefault="00532410" w:rsidP="00532410">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003833CE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">A colação de grau poderá ser agendada </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003833CE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">apenas </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005B6926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>quando</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003833CE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> todas as notas </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005B6926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>restantes</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003833CE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> para integralização do curso</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003833CE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> estiverem digitadas pelos docentes no SIGA</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003833CE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> e o estudante estiver regular perante o ENADE.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00BC6934" w:rsidRPr="00801D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1868818437"/>
           <w:placeholder>
             <w:docPart w:val="66D111E4DC294B7E99E0A8203D306E00"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005375A2" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="009153C4" w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>email</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:sectPr w:rsidR="00BC6934" w:rsidRPr="00801D1E" w:rsidSect="00BC6934">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00BC6934" w:rsidSect="00BC6934">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="425" w:right="1134" w:bottom="284" w:left="1134" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="709"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009469FC" w:rsidRDefault="009469FC" w:rsidP="00433CAD">
+    <w:p w14:paraId="31184918" w14:textId="77777777" w:rsidR="009B6730" w:rsidRDefault="009B6730" w:rsidP="00433CAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009469FC" w:rsidRDefault="009469FC" w:rsidP="00433CAD">
+    <w:p w14:paraId="5062ED1D" w14:textId="77777777" w:rsidR="009B6730" w:rsidRDefault="009B6730" w:rsidP="00433CAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Albertus Md (WN)">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5592CA51" w14:textId="77777777" w:rsidR="00FB19D1" w:rsidRDefault="00FB19D1">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="114F9786" w14:textId="34F9EBCB" w:rsidR="00A91693" w:rsidRDefault="00A91693" w:rsidP="00A91693">
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>________________________________________________________________________________</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:br/>
+      <w:t xml:space="preserve">Esse documento deve ser assinado pelo </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1155CC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>portal de assinatura eletrônica do gov.br</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="35AE2C8A" w14:textId="77777777" w:rsidR="00A91693" w:rsidRDefault="00A91693">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6F4ABE03" w14:textId="77777777" w:rsidR="00FB19D1" w:rsidRDefault="00FB19D1">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009469FC" w:rsidRDefault="009469FC" w:rsidP="00433CAD">
+    <w:p w14:paraId="590127FE" w14:textId="77777777" w:rsidR="009B6730" w:rsidRDefault="009B6730" w:rsidP="00433CAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009469FC" w:rsidRDefault="009469FC" w:rsidP="00433CAD">
+    <w:p w14:paraId="5EE23802" w14:textId="77777777" w:rsidR="009B6730" w:rsidRDefault="009B6730" w:rsidP="00433CAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009174B5" w:rsidRDefault="00BC6934" w:rsidP="009174B5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0A246751" w14:textId="77777777" w:rsidR="00FB19D1" w:rsidRDefault="00FB19D1">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="79164166" w14:textId="1E38E95A" w:rsidR="00A91693" w:rsidRDefault="00A91693" w:rsidP="009174B5">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45A2B90D" wp14:editId="0EA20C21">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="10C76B11" wp14:editId="6516D9C9">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-296569</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>3425825</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-1905</wp:posOffset>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>152400</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1256665" cy="914400"/>
-          <wp:effectExtent l="0" t="0" r="635" b="0"/>
+          <wp:extent cx="709200" cy="709200"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="11" name="Imagem 1" descr="Descrição: (2)"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="1" name="image1.jpg"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagem 1" descr="Descrição: (2)"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="image1.jpg"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...1 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1256665" cy="914400"/>
+                    <a:ext cx="709200" cy="709200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...5 lines deleted...]
-                  </a:ln>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009174B5" w:rsidRPr="005B0A9A" w:rsidRDefault="00BC6934" w:rsidP="00BF052D">
+  <w:p w14:paraId="27333D84" w14:textId="77777777" w:rsidR="00A91693" w:rsidRDefault="00A91693" w:rsidP="009174B5">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6C81C99F" w14:textId="77777777" w:rsidR="00A91693" w:rsidRDefault="00A91693" w:rsidP="00A91693">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="642E4728" w14:textId="77777777" w:rsidR="00A91693" w:rsidRDefault="00A91693" w:rsidP="00A91693">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="030F10F0" w14:textId="77777777" w:rsidR="00A91693" w:rsidRDefault="00A91693" w:rsidP="00A91693">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="04BA989E" w14:textId="43F3E8E4" w:rsidR="00A91693" w:rsidRDefault="00A91693" w:rsidP="00A91693">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>FUNDAÇÃO UNIVERSIDADE FEDERAL DE SÃO CARLOS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:br/>
+      <w:t xml:space="preserve">DIVISÃO DE GESTÃO E REGISTRO ACADÊMICO - </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>DiGRA</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+  </w:p>
+  <w:p w14:paraId="057D9A01" w14:textId="76F14026" w:rsidR="00A91693" w:rsidRDefault="00A91693" w:rsidP="00A91693">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>Rod. Washington Luís km 235 - SP-310, s/n - Bairro Monjolinho, São Carlos/SP, CEP 13565-905</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="33FEC3D5" w14:textId="5FBC3D2C" w:rsidR="009174B5" w:rsidRDefault="00A91693" w:rsidP="00A91693">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00BF052D">
+      <w:t>Telefone: (16) 3351</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB19D1">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        <w:noProof/>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
       </w:rPr>
-      <w:drawing>
-[...51 lines deleted...]
-      </w:drawing>
+      <w:t>-8111</w:t>
     </w:r>
-    <w:r w:rsidR="009174B5" w:rsidRPr="005B0A9A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t>UNIVERSIDADE FEDERAL DE SÃO CARLOS</w:t>
+      <w:t xml:space="preserve"> - </w:t>
     </w:r>
+    <w:hyperlink r:id="rId2">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>http://www.ufscar.br</w:t>
+      </w:r>
+    </w:hyperlink>
   </w:p>
-  <w:p w:rsidR="009174B5" w:rsidRPr="00EF52D4" w:rsidRDefault="009174B5" w:rsidP="00BF052D">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="711B02D8" w14:textId="77777777" w:rsidR="00FB19D1" w:rsidRDefault="00FB19D1">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
-      <w:jc w:val="center"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00EF52D4">
-[...21 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="311B0B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B77A6E7A"/>
     <w:lvl w:ilvl="0" w:tplc="0416001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1520,202 +1944,235 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1499997140">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2074237584">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+gskQJ0o69Iujrb46t55J/EbCXJb/ZI0Mg6vXewgs6qZWbYgXr/U3g7r2BrrsYaNDvrxF1VBQiIqcH1j1s8fGg==" w:salt="Wq8Wreo9XyhBQzv9UQ6HXA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="N33dp9wy14QS8atkGXskQESJ4IdFwXmpdgAGSAWz8Jjf20fIsL19VPleyIneY9yY0/84yJeyBsfIFmOJZsAGTA==" w:salt="FNb/J7jZPafdKJS9X0kYZA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D69C8"/>
     <w:rsid w:val="0000383D"/>
     <w:rsid w:val="000379C3"/>
+    <w:rsid w:val="000B4A3F"/>
     <w:rsid w:val="000B6130"/>
     <w:rsid w:val="000C6CE9"/>
+    <w:rsid w:val="000D05EC"/>
     <w:rsid w:val="00115435"/>
+    <w:rsid w:val="00120132"/>
     <w:rsid w:val="001410BE"/>
     <w:rsid w:val="0016448B"/>
     <w:rsid w:val="001D69C8"/>
+    <w:rsid w:val="0021394C"/>
+    <w:rsid w:val="00220880"/>
     <w:rsid w:val="00225647"/>
     <w:rsid w:val="002A2255"/>
+    <w:rsid w:val="00323AF2"/>
     <w:rsid w:val="00367496"/>
+    <w:rsid w:val="003833CE"/>
+    <w:rsid w:val="0039442A"/>
+    <w:rsid w:val="003A026A"/>
     <w:rsid w:val="003D4E46"/>
     <w:rsid w:val="003E5FD3"/>
+    <w:rsid w:val="00400199"/>
     <w:rsid w:val="00433CAD"/>
     <w:rsid w:val="00452B35"/>
     <w:rsid w:val="00492F96"/>
     <w:rsid w:val="004C3857"/>
     <w:rsid w:val="004E21DD"/>
     <w:rsid w:val="004F3732"/>
     <w:rsid w:val="004F778D"/>
+    <w:rsid w:val="00532410"/>
     <w:rsid w:val="005375A2"/>
     <w:rsid w:val="0057742D"/>
     <w:rsid w:val="005856CD"/>
     <w:rsid w:val="005B0A9A"/>
+    <w:rsid w:val="005B6926"/>
+    <w:rsid w:val="005D79BB"/>
     <w:rsid w:val="005E0C3A"/>
     <w:rsid w:val="00603894"/>
     <w:rsid w:val="00661959"/>
     <w:rsid w:val="006C3C41"/>
     <w:rsid w:val="0071656E"/>
     <w:rsid w:val="00736EA2"/>
     <w:rsid w:val="007443F2"/>
     <w:rsid w:val="007778DD"/>
+    <w:rsid w:val="007C2A01"/>
     <w:rsid w:val="007C6245"/>
     <w:rsid w:val="00801D1E"/>
     <w:rsid w:val="00833233"/>
     <w:rsid w:val="00847D7E"/>
+    <w:rsid w:val="00853FF6"/>
     <w:rsid w:val="008B18B5"/>
     <w:rsid w:val="008E6D0E"/>
     <w:rsid w:val="008F3610"/>
     <w:rsid w:val="00913CE0"/>
     <w:rsid w:val="009153C4"/>
     <w:rsid w:val="009174B5"/>
     <w:rsid w:val="00925EA9"/>
     <w:rsid w:val="009469FC"/>
     <w:rsid w:val="00951474"/>
     <w:rsid w:val="00960531"/>
     <w:rsid w:val="009770E8"/>
+    <w:rsid w:val="009B6730"/>
+    <w:rsid w:val="00A00BA7"/>
     <w:rsid w:val="00A2028D"/>
     <w:rsid w:val="00A2062D"/>
     <w:rsid w:val="00A21307"/>
+    <w:rsid w:val="00A46B9D"/>
+    <w:rsid w:val="00A83508"/>
     <w:rsid w:val="00A83814"/>
+    <w:rsid w:val="00A91693"/>
+    <w:rsid w:val="00AA4358"/>
+    <w:rsid w:val="00AC795D"/>
     <w:rsid w:val="00AF6C41"/>
     <w:rsid w:val="00B53DFC"/>
     <w:rsid w:val="00B55DCA"/>
     <w:rsid w:val="00B77A70"/>
+    <w:rsid w:val="00BC168F"/>
     <w:rsid w:val="00BC6934"/>
+    <w:rsid w:val="00BD13A9"/>
     <w:rsid w:val="00BF052D"/>
     <w:rsid w:val="00C1036B"/>
     <w:rsid w:val="00C15CC3"/>
     <w:rsid w:val="00C273FB"/>
+    <w:rsid w:val="00CA3972"/>
     <w:rsid w:val="00CB3C75"/>
+    <w:rsid w:val="00CC603E"/>
+    <w:rsid w:val="00D23C4D"/>
+    <w:rsid w:val="00D41F55"/>
     <w:rsid w:val="00D66644"/>
     <w:rsid w:val="00DC4C3B"/>
+    <w:rsid w:val="00DD3229"/>
     <w:rsid w:val="00DF37F5"/>
     <w:rsid w:val="00E13101"/>
+    <w:rsid w:val="00E47C2A"/>
     <w:rsid w:val="00E622E4"/>
     <w:rsid w:val="00E92926"/>
     <w:rsid w:val="00EA563B"/>
     <w:rsid w:val="00EF0DC8"/>
     <w:rsid w:val="00EF52D4"/>
     <w:rsid w:val="00F614EA"/>
     <w:rsid w:val="00F63E81"/>
     <w:rsid w:val="00F6566D"/>
     <w:rsid w:val="00FA571A"/>
+    <w:rsid w:val="00FB19D1"/>
     <w:rsid w:val="00FC1776"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="091A968B"/>
   <w15:docId w15:val="{356A628B-878B-49DD-82D7-993F49C5F493}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2043,50 +2500,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001D69C8"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="001D69C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="5"/>
@@ -2298,549 +2760,789 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BC6934"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005375A2"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentrio">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007C2A01"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodecomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007C2A01"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodecomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C2A01"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textodecomentrio"/>
+    <w:next w:val="Textodecomentrio"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007C2A01"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:basedOn w:val="TextodecomentrioChar"/>
+    <w:link w:val="Assuntodocomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C2A01"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/governodigital/pt-br/assinatura-eletronica" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ufscar.br/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A2414C36B27D47BAB7E1BCB4CDE8710C"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{651DB250-2069-4651-80B5-341CD87A0D93}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00767CCE" w:rsidP="00767CCE">
+        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00CC479B" w:rsidP="00CC479B">
           <w:pPr>
-            <w:pStyle w:val="A2414C36B27D47BAB7E1BCB4CDE8710C8"/>
+            <w:pStyle w:val="A2414C36B27D47BAB7E1BCB4CDE8710C3"/>
           </w:pPr>
           <w:r w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>(Justificar se foi aprovação em Concurso Público, Contratação por empresa pública ou privada, Aprovação em curso de pós-graduação etc, além dos prazos para apresentação do certificado de colação de grau)</w:t>
+            <w:t xml:space="preserve">(Justificar se foi </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>convocação</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> em Concurso Público</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> ou</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>a</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">provação em curso de </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>P</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>ós-</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>G</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>raduação, além dos prazos para apresentação d</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>a</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">declaração de </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>co</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>nclusão</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>curso</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00801D1E">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8D17DE6FED67462CBD6BA9BC037BC9DE"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{47209646-7959-4E06-862A-3BB9F1278A1B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00767CCE" w:rsidP="00767CCE">
+        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00CC479B" w:rsidP="00CC479B">
           <w:pPr>
-            <w:pStyle w:val="8D17DE6FED67462CBD6BA9BC037BC9DE8"/>
+            <w:pStyle w:val="8D17DE6FED67462CBD6BA9BC037BC9DE3"/>
           </w:pPr>
           <w:r w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> DDD e número</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="66D111E4DC294B7E99E0A8203D306E00"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{34D2AB82-C5F7-460A-96F0-2E7F897FF0C9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00767CCE" w:rsidP="00767CCE">
+        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00CC479B" w:rsidP="00CC479B">
           <w:pPr>
-            <w:pStyle w:val="66D111E4DC294B7E99E0A8203D306E008"/>
+            <w:pStyle w:val="66D111E4DC294B7E99E0A8203D306E003"/>
           </w:pPr>
           <w:r w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> email</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4A3820211132434FBEE7FDEA0715141B"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{660B253C-54C2-422B-BF14-9AB08D8F09DD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00767CCE" w:rsidP="00767CCE">
+        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00CC479B" w:rsidP="00CC479B">
           <w:pPr>
-            <w:pStyle w:val="4A3820211132434FBEE7FDEA0715141B7"/>
+            <w:pStyle w:val="4A3820211132434FBEE7FDEA0715141B3"/>
           </w:pPr>
           <w:r w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Nome</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> completo</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F75FAD3CDCC7478B999F0177E81A8E39"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3A9B442A-4B08-44D2-80AF-508CF8F6A1CE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00767CCE" w:rsidP="00767CCE">
+        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00CC479B" w:rsidP="00CC479B">
           <w:pPr>
-            <w:pStyle w:val="F75FAD3CDCC7478B999F0177E81A8E397"/>
+            <w:pStyle w:val="F75FAD3CDCC7478B999F0177E81A8E393"/>
           </w:pPr>
           <w:r w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>RA</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="48A9C962C8D84B2AAC91CB793F618F83"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{379E6CA6-B886-4143-9B47-283B94047296}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00767CCE" w:rsidP="00767CCE">
+        <w:p w:rsidR="00EC4FF9" w:rsidRDefault="00CC479B" w:rsidP="00CC479B">
           <w:pPr>
-            <w:pStyle w:val="48A9C962C8D84B2AAC91CB793F618F837"/>
+            <w:pStyle w:val="48A9C962C8D84B2AAC91CB793F618F833"/>
           </w:pPr>
           <w:r w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Nome completo do curso</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2B12D7F8E14F4988B7EA66969EC64BC3"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{14CDEE55-656C-4C80-84B6-03CC5D911644}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C6061B" w:rsidRDefault="00767CCE" w:rsidP="00767CCE">
+        <w:p w:rsidR="00C6061B" w:rsidRDefault="00CC479B" w:rsidP="00CC479B">
           <w:pPr>
-            <w:pStyle w:val="2B12D7F8E14F4988B7EA66969EC64BC36"/>
+            <w:pStyle w:val="2B12D7F8E14F4988B7EA66969EC64BC33"/>
           </w:pPr>
           <w:r w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>dia</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E3890A3A3DC84EF09670AC3A6585CDCD"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EC2F06B8-2557-47A9-9035-6842A0D0C4C8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00767CCE" w:rsidRDefault="00767CCE" w:rsidP="00767CCE">
+        <w:p w:rsidR="00767CCE" w:rsidRDefault="00CC479B" w:rsidP="00CC479B">
           <w:pPr>
-            <w:pStyle w:val="E3890A3A3DC84EF09670AC3A6585CDCD3"/>
+            <w:pStyle w:val="E3890A3A3DC84EF09670AC3A6585CDCD4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>mês</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4C282F40DF8744F79A208F98973E1F10"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8D91A628-90AE-4D13-A4FD-E0E9126DAC15}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0002194E" w:rsidRDefault="00767CCE" w:rsidP="00767CCE">
+        <w:p w:rsidR="0002194E" w:rsidRDefault="00CC479B" w:rsidP="00CC479B">
           <w:pPr>
-            <w:pStyle w:val="4C282F40DF8744F79A208F98973E1F102"/>
+            <w:pStyle w:val="4C282F40DF8744F79A208F98973E1F104"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>ano</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D2DBB7AE48394216AB70DFDC55CDC538"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A6676821-DEF3-4FBC-9863-2530C7BDD21B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0002194E" w:rsidRDefault="00767CCE" w:rsidP="00767CCE">
+        <w:p w:rsidR="0002194E" w:rsidRDefault="00CC479B" w:rsidP="00CC479B">
           <w:pPr>
-            <w:pStyle w:val="D2DBB7AE48394216AB70DFDC55CDC5381"/>
+            <w:pStyle w:val="D2DBB7AE48394216AB70DFDC55CDC5384"/>
           </w:pPr>
           <w:r w:rsidRPr="00801D1E">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Nome </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>do Campus</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Albertus Md (WN)">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00136A0F"/>
     <w:rsid w:val="0002194E"/>
     <w:rsid w:val="00122E64"/>
     <w:rsid w:val="00136A0F"/>
     <w:rsid w:val="001A7C37"/>
     <w:rsid w:val="002462E2"/>
+    <w:rsid w:val="0033052B"/>
     <w:rsid w:val="00370E81"/>
+    <w:rsid w:val="004414C7"/>
     <w:rsid w:val="005F26F0"/>
+    <w:rsid w:val="005F74DE"/>
     <w:rsid w:val="00767CCE"/>
+    <w:rsid w:val="00782E7B"/>
     <w:rsid w:val="008C6AE1"/>
     <w:rsid w:val="009164E1"/>
+    <w:rsid w:val="00A83508"/>
+    <w:rsid w:val="00AA4358"/>
     <w:rsid w:val="00C6061B"/>
+    <w:rsid w:val="00CC479B"/>
+    <w:rsid w:val="00D6116A"/>
     <w:rsid w:val="00E61029"/>
+    <w:rsid w:val="00E81759"/>
     <w:rsid w:val="00EC4FF9"/>
     <w:rsid w:val="00F97B61"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3168,1794 +3870,242 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00767CCE"/>
+    <w:rsid w:val="00CC479B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2414C36B27D47BAB7E1BCB4CDE8710C">
-[...133 lines deleted...]
-    <w:rsid w:val="00136A0F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A3820211132434FBEE7FDEA0715141B3">
+    <w:name w:val="4A3820211132434FBEE7FDEA0715141B3"/>
+    <w:rsid w:val="00CC479B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F75FAD3CDCC7478B999F0177E81A8E39">
-[...1 lines deleted...]
-    <w:rsid w:val="00136A0F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F75FAD3CDCC7478B999F0177E81A8E393">
+    <w:name w:val="F75FAD3CDCC7478B999F0177E81A8E393"/>
+    <w:rsid w:val="00CC479B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A9C962C8D84B2AAC91CB793F618F83">
-[...1 lines deleted...]
-    <w:rsid w:val="00136A0F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A9C962C8D84B2AAC91CB793F618F833">
+    <w:name w:val="48A9C962C8D84B2AAC91CB793F618F833"/>
+    <w:rsid w:val="00CC479B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2414C36B27D47BAB7E1BCB4CDE8710C1">
-[...733 lines deleted...]
-    <w:rsid w:val="00C6061B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2DBB7AE48394216AB70DFDC55CDC5384">
+    <w:name w:val="D2DBB7AE48394216AB70DFDC55CDC5384"/>
+    <w:rsid w:val="00CC479B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2414C36B27D47BAB7E1BCB4CDE8710C3">
     <w:name w:val="A2414C36B27D47BAB7E1BCB4CDE8710C3"/>
-    <w:rsid w:val="00C6061B"/>
+    <w:rsid w:val="00CC479B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19237B633F44B6A833FBDD8569AB6C2">
-[...1 lines deleted...]
-    <w:rsid w:val="00C6061B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B12D7F8E14F4988B7EA66969EC64BC33">
+    <w:name w:val="2B12D7F8E14F4988B7EA66969EC64BC33"/>
+    <w:rsid w:val="00CC479B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B08AE434E03474C89F66759CAEB556A2">
-[...1 lines deleted...]
-    <w:rsid w:val="00C6061B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3890A3A3DC84EF09670AC3A6585CDCD4">
+    <w:name w:val="E3890A3A3DC84EF09670AC3A6585CDCD4"/>
+    <w:rsid w:val="00CC479B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="134E77DAE18E4BB191338B8571E6C8CD2">
-[...99 lines deleted...]
-    <w:rsid w:val="00C6061B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C282F40DF8744F79A208F98973E1F104">
+    <w:name w:val="4C282F40DF8744F79A208F98973E1F104"/>
+    <w:rsid w:val="00CC479B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D17DE6FED67462CBD6BA9BC037BC9DE3">
     <w:name w:val="8D17DE6FED67462CBD6BA9BC037BC9DE3"/>
-    <w:rsid w:val="00C6061B"/>
+    <w:rsid w:val="00CC479B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="66D111E4DC294B7E99E0A8203D306E003">
     <w:name w:val="66D111E4DC294B7E99E0A8203D306E003"/>
-    <w:rsid w:val="00C6061B"/>
-[...594 lines deleted...]
-    <w:rsid w:val="00767CCE"/>
+    <w:rsid w:val="00CC479B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -5209,78 +4359,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F89EBDB7-E345-4904-BF65-AF5D74C4362E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{669FBF9C-E3F9-4F20-83AE-7ACAEA88B050}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>167</Words>
-  <Characters>904</Characters>
+  <Words>141</Words>
+  <Characters>762</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1069</CharactersWithSpaces>
+  <CharactersWithSpaces>902</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Augusto Cesar Hernandes Pinha</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>